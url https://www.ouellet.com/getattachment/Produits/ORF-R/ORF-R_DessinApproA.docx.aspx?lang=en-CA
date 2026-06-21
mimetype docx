--- v1 (2026-01-29)
+++ v2 (2026-06-21)
@@ -3737,119 +3737,139 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2187"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Qty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874355" w:rsidRPr="00A330DA" w14:paraId="0F6A8627" w14:textId="77777777" w:rsidTr="00775BB8">
+      <w:tr w:rsidR="00874355" w:rsidRPr="000F7B2A" w14:paraId="0F6A8627" w14:textId="77777777" w:rsidTr="00775BB8">
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54948258" w14:textId="2B606A4C" w:rsidR="00874355" w:rsidRPr="00D14BB6" w:rsidRDefault="001248CF" w:rsidP="00AD5D65">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="TableauBoldGrey11"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001248CF">
               <w:rPr>
                 <w:rStyle w:val="TableauBoldGrey11"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>KIT-RF-CLIP</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7058" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60593DD0" w14:textId="05AD8746" w:rsidR="00874355" w:rsidRPr="00D14BB6" w:rsidRDefault="001248CF" w:rsidP="00775BB8">
+          <w:p w14:paraId="60593DD0" w14:textId="0BF175CF" w:rsidR="00874355" w:rsidRPr="00D14BB6" w:rsidRDefault="001248CF" w:rsidP="00775BB8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="TableauGrey9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001248CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Roof clips</w:t>
             </w:r>
             <w:r w:rsidR="00B83439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (25)</w:t>
+              <w:t xml:space="preserve"> (2</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7B2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83439">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="001248CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> and spacers</w:t>
             </w:r>
             <w:r w:rsidR="00B83439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (15)</w:t>
             </w:r>
             <w:r w:rsidRPr="001248CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -3862,51 +3882,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA53837" w14:textId="303863B8" w:rsidR="00874355" w:rsidRPr="001248CF" w:rsidRDefault="00874355" w:rsidP="00CC2C74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2187"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001248CF" w:rsidRPr="00A330DA" w14:paraId="49A9CF89" w14:textId="77777777" w:rsidTr="00CC2BE3">
+      <w:tr w:rsidR="001248CF" w:rsidRPr="000F7B2A" w14:paraId="49A9CF89" w14:textId="77777777" w:rsidTr="00CC2BE3">
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7049DA08" w14:textId="11775F1D" w:rsidR="001248CF" w:rsidRPr="00D14BB6" w:rsidRDefault="001248CF" w:rsidP="00CC2BE3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="TableauBoldGrey11"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14BB6">
               <w:rPr>
                 <w:rStyle w:val="TableauBoldGrey11"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>RCR</w:t>
@@ -4537,58 +4557,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E02A97" w14:textId="0DCE9D61" w:rsidR="000910AD" w:rsidRDefault="000910AD" w:rsidP="00BD6B0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000910AD" w:rsidSect="00C452E6">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="806" w:left="720" w:header="720" w:footer="806" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EE9164E" w14:textId="77777777" w:rsidR="00780917" w:rsidRDefault="00780917">
+    <w:p w14:paraId="38850F5F" w14:textId="77777777" w:rsidR="0050396A" w:rsidRDefault="0050396A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30AD9EFD" w14:textId="77777777" w:rsidR="00780917" w:rsidRDefault="00780917">
+    <w:p w14:paraId="463CD951" w14:textId="77777777" w:rsidR="0050396A" w:rsidRDefault="0050396A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4638,97 +4658,96 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Semibold">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0603030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CenturyGothic">
     <w:altName w:val="Gabriola"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B857B7B" w14:textId="77777777" w:rsidR="009F581C" w:rsidRDefault="009F581C" w:rsidP="009F581C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="13"/>
       </w:rPr>
       <w:t>180, 3</w:t>
     </w:r>
@@ -4814,58 +4833,58 @@
       <w:t xml:space="preserve"> • </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t>www.ouellet.com</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="5CA60629" w14:textId="77777777" w:rsidR="00E812AD" w:rsidRDefault="00E812AD">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B04DEF" w14:textId="77777777" w:rsidR="00780917" w:rsidRDefault="00780917">
+    <w:p w14:paraId="6615B376" w14:textId="77777777" w:rsidR="0050396A" w:rsidRDefault="0050396A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0857B444" w14:textId="77777777" w:rsidR="00780917" w:rsidRDefault="00780917">
+    <w:p w14:paraId="3A03FD5F" w14:textId="77777777" w:rsidR="0050396A" w:rsidRDefault="0050396A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E301B07" w14:textId="29F6FAC5" w:rsidR="00E812AD" w:rsidRDefault="0087245C" w:rsidP="00473C1A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="3240"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="120"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -4890,51 +4909,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6972300" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="3FA9D909" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-4.95pt,45.2pt" to="544.05pt,45.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOncB8wQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIuLEvUdA9dlkuB&#10;Srv8gKntJBa2x7LdJv33jN2PXeCGUCTL45l5fu+Ns7yfrGEHFaJG1/L5rOZMOYFSu77lP54f391x&#10;FhM4CQadavlRRX6/evtmOfpGLXBAI1VgBOJiM/qWDyn5pqqiGJSFOEOvHCU7DBYShaGvZICR0K2p&#10;FnV9W40YpA8oVIx0+nBK8lXB7zol0veuiyox03LilsoayrrLa7VaQtMH8IMWZxrwDywsaEeXXqEe&#10;IAHbB/0XlNUiYMQuzQTaCrtOC1U0kJp5/YeapwG8KlrInOivNsX/Byu+HbaBadlyGpQDSyPaaKfY&#10;++zM6GNDBWu3DVmbmNyT36D4GZnD9QCuV4Xh89FT2zx3VL+15CB6wt+NX1FSDewTFpumLtgMSQaw&#10;qUzjeJ2GmhITdHj76ePipqahiUuugubS6ENMXxRaljctN8S5AMNhE1MmAs2lJN/j8FEbU4ZtHBsJ&#10;/OZDXRoiGi1zMpfF0O/WJrAD0HO5q/NXVFHmdVnAvZMFbFAgP5/3CbQ57ely485mZP0nJ3coj9tw&#10;MYnmWVie315+MK/j0v3yh6x+AQAA//8DAFBLAwQUAAYACAAAACEAyTPNTt0AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnFYqSEKdCSFUlbqTl0Ns2XpJAvA6224S/xxUH&#10;OM7OaOZtuZnNIC7kfG9ZwWqZgCBurO65VXDYbxcZCB+QNQ6WScE3edhUtzclFtpO/EqXOrQilrAv&#10;UEEXwlhI6ZuODPqlHYmj926dwRCla6V2OMVyM8h1kqTSYM9xocORnjtqPuuzUTDVH1t8272kh90R&#10;j+kev9aNS5W6v5ufHkEEmsNfGK74ER2qyHSyZ9ZeDAoWeR6TCvLkAcTVT7JsBeL0e5FVKf9/UP0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjp3AfMEBAABpAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyTPNTt0AAAAJAQAADwAAAAAAAAAAAAAA&#10;AAAbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="gray" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -4963,51 +4982,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6972300" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="02FF25AC" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-4.95pt,.2pt" to="544.05pt,.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFykxhwQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc613bapKuvM7BaXpx&#10;W0tJf8AYWC8KMAiwd/3vO+CPpO2tilZCDDPzeO8Nu7gfrWEHFaJG1/LppOZMOYFSu13Lfz0/frrj&#10;LCZwEgw61fKjivx++fHDYvCNmmGPRqrACMTFZvAt71PyTVVF0SsLcYJeOUp2GCwkCsOukgEGQrem&#10;mtX1TTVgkD6gUDHS6cMpyZcFv+uUSD+7LqrETMuJWyprKOs2r9VyAc0ugO+1ONOA/2BhQTu69Ar1&#10;AAnYPuh/oKwWASN2aSLQVth1WqiigdRM67/UPPXgVdFC5kR/tSm+H6z4cdgEpmXLbzlzYGlEa+0U&#10;m2dnBh8bKli5TcjaxOie/BrFS2QOVz24nSoMn4+e2qa5o/qjJQfRE/52+I6SamCfsNg0dsFmSDKA&#10;jWUax+s01JiYoMObL7ezeU1DE5dcBc2l0YeYvim0LG9abohzAYbDOqZMBJpLSb7H4aM2pgzbODYQ&#10;+PxzXRoiGi1zMpfFsNuuTGAHoOdyV+evqKLM27KAeycLWK9Afj3vE2hz2tPlxp3NyPpPTm5RHjfh&#10;YhLNs7A8v738YN7Gpfv1D1n+BgAA//8DAFBLAwQUAAYACAAAACEAEYIJINkAAAAFAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqnFYrSEKdCSFUlbqTtobdtvCSBeB1stwl/j3OC&#10;42hGb16xnUwvbuR8Z1nBapmAIK6t7rhRcDzsFhkIH5A19pZJwQ952Jb3dwXm2o78TrcqNCJC2Oeo&#10;oA1hyKX0dUsG/dIOxLH7sM5giNE1UjscI9z0cp0kqTTYcXxocaDXluqv6moUjNXnDk/7t/S4P+M5&#10;PeD3unapUo8P08sziEBT+BvDrB/VoYxOF3tl7UWvYLHZxKWCJxBzm2TZCsRlzrIs5H/78hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFykxhwQEAAGkDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQARggkg2QAAAAUBAAAPAAAAAAAAAAAAAAAAABsE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="gray" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -7215,53 +7234,53 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1763452269">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1090540276">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1041638548">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="777257626">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1129402146">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1797022264">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7323,50 +7342,51 @@
     <w:rsid w:val="000B42D1"/>
     <w:rsid w:val="000B6763"/>
     <w:rsid w:val="000B6A3A"/>
     <w:rsid w:val="000B70D4"/>
     <w:rsid w:val="000C1C2E"/>
     <w:rsid w:val="000C52DF"/>
     <w:rsid w:val="000C5ED1"/>
     <w:rsid w:val="000C63EA"/>
     <w:rsid w:val="000C6BA0"/>
     <w:rsid w:val="000C738A"/>
     <w:rsid w:val="000C7992"/>
     <w:rsid w:val="000D07DD"/>
     <w:rsid w:val="000D4CCE"/>
     <w:rsid w:val="000D7BE2"/>
     <w:rsid w:val="000D7EF5"/>
     <w:rsid w:val="000E0DBE"/>
     <w:rsid w:val="000E2868"/>
     <w:rsid w:val="000E5F0E"/>
     <w:rsid w:val="000E7ADD"/>
     <w:rsid w:val="000F25EE"/>
     <w:rsid w:val="000F2FD9"/>
     <w:rsid w:val="000F38A5"/>
     <w:rsid w:val="000F42DC"/>
     <w:rsid w:val="000F62E4"/>
     <w:rsid w:val="000F7784"/>
+    <w:rsid w:val="000F7B2A"/>
     <w:rsid w:val="001009AF"/>
     <w:rsid w:val="0010305D"/>
     <w:rsid w:val="001065DA"/>
     <w:rsid w:val="001109B0"/>
     <w:rsid w:val="001145CC"/>
     <w:rsid w:val="00120A17"/>
     <w:rsid w:val="001223A6"/>
     <w:rsid w:val="001248CF"/>
     <w:rsid w:val="00124FD4"/>
     <w:rsid w:val="00125E54"/>
     <w:rsid w:val="00126CFC"/>
     <w:rsid w:val="001315F5"/>
     <w:rsid w:val="001330DF"/>
     <w:rsid w:val="00133A54"/>
     <w:rsid w:val="001345B2"/>
     <w:rsid w:val="00140AA5"/>
     <w:rsid w:val="00141555"/>
     <w:rsid w:val="00141780"/>
     <w:rsid w:val="0014418A"/>
     <w:rsid w:val="00150680"/>
     <w:rsid w:val="00150B84"/>
     <w:rsid w:val="001514D0"/>
     <w:rsid w:val="001608C1"/>
     <w:rsid w:val="00160A53"/>
     <w:rsid w:val="0016100D"/>
@@ -7562,50 +7582,51 @@
     <w:rsid w:val="004920C0"/>
     <w:rsid w:val="00495783"/>
     <w:rsid w:val="004968B5"/>
     <w:rsid w:val="00496FDC"/>
     <w:rsid w:val="00497BD8"/>
     <w:rsid w:val="004A1DC9"/>
     <w:rsid w:val="004A2AFD"/>
     <w:rsid w:val="004A2C93"/>
     <w:rsid w:val="004A583C"/>
     <w:rsid w:val="004B02F9"/>
     <w:rsid w:val="004B08E0"/>
     <w:rsid w:val="004C5441"/>
     <w:rsid w:val="004D3264"/>
     <w:rsid w:val="004D37DD"/>
     <w:rsid w:val="004D6745"/>
     <w:rsid w:val="004D7E9A"/>
     <w:rsid w:val="004E148A"/>
     <w:rsid w:val="004E58DD"/>
     <w:rsid w:val="004E7246"/>
     <w:rsid w:val="004E7420"/>
     <w:rsid w:val="004F408B"/>
     <w:rsid w:val="004F41BF"/>
     <w:rsid w:val="004F7780"/>
     <w:rsid w:val="00502611"/>
     <w:rsid w:val="00502BA2"/>
+    <w:rsid w:val="0050396A"/>
     <w:rsid w:val="00504E9A"/>
     <w:rsid w:val="005058D4"/>
     <w:rsid w:val="00507677"/>
     <w:rsid w:val="00507E52"/>
     <w:rsid w:val="00510EC9"/>
     <w:rsid w:val="00512377"/>
     <w:rsid w:val="00515BBA"/>
     <w:rsid w:val="00517CA4"/>
     <w:rsid w:val="00520907"/>
     <w:rsid w:val="005227A3"/>
     <w:rsid w:val="0052363D"/>
     <w:rsid w:val="00525CE9"/>
     <w:rsid w:val="00530AEA"/>
     <w:rsid w:val="00530DF1"/>
     <w:rsid w:val="00531A51"/>
     <w:rsid w:val="0053654A"/>
     <w:rsid w:val="00537A0A"/>
     <w:rsid w:val="00540C05"/>
     <w:rsid w:val="00541734"/>
     <w:rsid w:val="00544C68"/>
     <w:rsid w:val="00547DE0"/>
     <w:rsid w:val="00550784"/>
     <w:rsid w:val="00552899"/>
     <w:rsid w:val="005543C1"/>
     <w:rsid w:val="005553AE"/>
@@ -7962,50 +7983,51 @@
     <w:rsid w:val="00A85322"/>
     <w:rsid w:val="00A8620B"/>
     <w:rsid w:val="00A87F5C"/>
     <w:rsid w:val="00A900C3"/>
     <w:rsid w:val="00A91DF2"/>
     <w:rsid w:val="00A9346D"/>
     <w:rsid w:val="00A94B2F"/>
     <w:rsid w:val="00A95BCB"/>
     <w:rsid w:val="00A96488"/>
     <w:rsid w:val="00A96ECD"/>
     <w:rsid w:val="00A976C7"/>
     <w:rsid w:val="00A97ECB"/>
     <w:rsid w:val="00AA1DCB"/>
     <w:rsid w:val="00AA2811"/>
     <w:rsid w:val="00AA4D64"/>
     <w:rsid w:val="00AA6CDA"/>
     <w:rsid w:val="00AB01D5"/>
     <w:rsid w:val="00AB1835"/>
     <w:rsid w:val="00AB37E9"/>
     <w:rsid w:val="00AB42CB"/>
     <w:rsid w:val="00AB605A"/>
     <w:rsid w:val="00AB7263"/>
     <w:rsid w:val="00AC0B04"/>
     <w:rsid w:val="00AC5144"/>
     <w:rsid w:val="00AD008C"/>
+    <w:rsid w:val="00AD237E"/>
     <w:rsid w:val="00AD2C2C"/>
     <w:rsid w:val="00AD4573"/>
     <w:rsid w:val="00AD45F1"/>
     <w:rsid w:val="00AD5CAA"/>
     <w:rsid w:val="00AD5D65"/>
     <w:rsid w:val="00AE1101"/>
     <w:rsid w:val="00AE2D69"/>
     <w:rsid w:val="00AE789D"/>
     <w:rsid w:val="00B020AF"/>
     <w:rsid w:val="00B03DA0"/>
     <w:rsid w:val="00B05493"/>
     <w:rsid w:val="00B104BD"/>
     <w:rsid w:val="00B118E1"/>
     <w:rsid w:val="00B14DE6"/>
     <w:rsid w:val="00B16FAB"/>
     <w:rsid w:val="00B20625"/>
     <w:rsid w:val="00B20ED8"/>
     <w:rsid w:val="00B27440"/>
     <w:rsid w:val="00B31997"/>
     <w:rsid w:val="00B32224"/>
     <w:rsid w:val="00B3462B"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B40031"/>
     <w:rsid w:val="00B44AEE"/>
     <w:rsid w:val="00B44E28"/>
@@ -8291,51 +8313,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D3C0458"/>
   <w15:docId w15:val="{A9B29AEE-9857-41ED-9FF4-DBD2DD8CEE1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9497,74 +9519,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010048FEC88795A14C4EA971A7BDE3F32F98" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="8aabb67c76b52066bc42c12ff2dd6947">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0d92f56c-7019-4176-a99a-4a6f75ef270c" xmlns:ns3="51c55d67-e85e-49a9-b476-a08c3bd3f696" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ea4195b1c36e97c99d2ba593e55c501" ns2:_="" ns3:_="">
     <xsd:import namespace="0d92f56c-7019-4176-a99a-4a6f75ef270c"/>
     <xsd:import namespace="51c55d67-e85e-49a9-b476-a08c3bd3f696"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -9761,133 +9759,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - First Element and Date"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0d92f56c-7019-4176-a99a-4a6f75ef270c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="51c55d67-e85e-49a9-b476-a08c3bd3f696" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0779E061-552D-4FDE-970D-1FACF6E7D104}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0d92f56c-7019-4176-a99a-4a6f75ef270c"/>
     <ds:schemaRef ds:uri="51c55d67-e85e-49a9-b476-a08c3bd3f696"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{460777A9-01DB-4BD4-90C3-13390ED60D68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A0640E-F8EF-DC42-8F81-B4C05A29FF6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F66B2C85-45DD-4DC2-9955-76904C9CB125}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0d92f56c-7019-4176-a99a-4a6f75ef270c"/>
+    <ds:schemaRef ds:uri="51c55d67-e85e-49a9-b476-a08c3bd3f696"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>245</Words>
-  <Characters>1291</Characters>
+  <Words>236</Words>
+  <Characters>1300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Série</vt:lpstr>
       <vt:lpstr>Série</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ouellet Canada inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1470</CharactersWithSpaces>
+  <CharactersWithSpaces>1533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1048634</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:info@ouellet.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>